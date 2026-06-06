--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -1,400 +1,1026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factura" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...4 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="5">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="17"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="001D4ED8"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <b val="1"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="001D4ED8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="0016A34A"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="00CBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="00CBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="00CBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00CBD5E1"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="20" customWidth="1" min="1" max="1"/>
+    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="4" max="4"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="6" max="6"/>
+    <col width="20" customWidth="1" min="7" max="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Plantilla de factura con IVA e IRPF</t>
+        </is>
+      </c>
+      <c r="B1" s="2" t="n"/>
+      <c r="C1" s="2" t="n"/>
+      <c r="D1" s="2" t="n"/>
+      <c r="E1" s="2" t="n"/>
+      <c r="F1" s="2" t="n"/>
+      <c r="G1" s="2" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n"/>
+      <c r="B2" s="2" t="n"/>
+      <c r="C2" s="2" t="n"/>
+      <c r="D2" s="2" t="n"/>
+      <c r="E2" s="2" t="n"/>
+      <c r="F2" s="2" t="n"/>
+      <c r="G2" s="2" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Datos del emisor</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="n"/>
+      <c r="C3" s="2" t="n"/>
+      <c r="D3" s="2" t="n"/>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>Datos del cliente</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="n"/>
+      <c r="G3" s="2" t="n"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Nombre / Empresa</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="n"/>
+      <c r="C4" s="2" t="n"/>
+      <c r="D4" s="2" t="n"/>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Nombre / Empresa</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="n"/>
+      <c r="G4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>NIF / CIF</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="n"/>
+      <c r="C5" s="2" t="n"/>
+      <c r="D5" s="2" t="n"/>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>NIF / CIF</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="n"/>
+      <c r="G5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>Direccion</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="n"/>
+      <c r="C6" s="2" t="n"/>
+      <c r="D6" s="2" t="n"/>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Direccion</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="n"/>
+      <c r="G6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>Email</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="n"/>
+      <c r="C7" s="2" t="n"/>
+      <c r="D7" s="2" t="n"/>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Email</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="n"/>
+      <c r="G7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n"/>
+      <c r="B8" s="2" t="n"/>
+      <c r="C8" s="2" t="n"/>
+      <c r="D8" s="2" t="n"/>
+      <c r="E8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+      <c r="G8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>N Factura</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>F-2026-001</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="n"/>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Fecha</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="n"/>
+      <c r="G9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n"/>
+      <c r="B10" s="2" t="n"/>
+      <c r="C10" s="2" t="n"/>
+      <c r="D10" s="2" t="n"/>
+      <c r="E10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+      <c r="G10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>Concepto</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>Cantidad</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Precio</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>Base</t>
+        </is>
+      </c>
+      <c r="E11" s="4" t="inlineStr">
+        <is>
+          <t>IVA %</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>IRPF %</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr"/>
+      <c r="B12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="2">
+        <f>B12*C12</f>
+        <v/>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="G12" s="2">
+        <f>D12+(D12*E12/100)-(D12*F12/100)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr"/>
+      <c r="B13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="2">
+        <f>B13*C13</f>
+        <v/>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="F13" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="G13" s="2">
+        <f>D13+(D13*E13/100)-(D13*F13/100)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr"/>
+      <c r="B14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="2">
+        <f>B14*C14</f>
+        <v/>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="F14" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="G14" s="2">
+        <f>D14+(D14*E14/100)-(D14*F14/100)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr"/>
+      <c r="B15" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="2">
+        <f>B15*C15</f>
+        <v/>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="F15" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="G15" s="2">
+        <f>D15+(D15*E15/100)-(D15*F15/100)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr"/>
+      <c r="B16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D16" s="2">
+        <f>B16*C16</f>
+        <v/>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="F16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="G16" s="2">
+        <f>D16+(D16*E16/100)-(D16*F16/100)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n"/>
+      <c r="B17" s="2" t="n"/>
+      <c r="C17" s="2" t="n"/>
+      <c r="D17" s="2" t="n"/>
+      <c r="E17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+      <c r="G17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n"/>
+      <c r="B18" s="2" t="n"/>
+      <c r="C18" s="2" t="n"/>
+      <c r="D18" s="2" t="n"/>
+      <c r="E18" s="2" t="n"/>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t>TOTAL</t>
+        </is>
+      </c>
+      <c r="G18" s="3">
+        <f>SUM(G12:G16)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n"/>
+      <c r="B19" s="2" t="n"/>
+      <c r="C19" s="2" t="n"/>
+      <c r="D19" s="2" t="n"/>
+      <c r="E19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+      <c r="G19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n"/>
+      <c r="B20" s="2" t="n"/>
+      <c r="C20" s="2" t="n"/>
+      <c r="D20" s="2" t="n"/>
+      <c r="E20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+      <c r="G20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>Observaciones</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="n"/>
+      <c r="C21" s="2" t="n"/>
+      <c r="D21" s="2" t="n"/>
+      <c r="E21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+      <c r="G21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>Plantilla orientativa. Revisa los datos antes de emitir la factura.</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="n"/>
+      <c r="C22" s="2" t="n"/>
+      <c r="D22" s="2" t="n"/>
+      <c r="E22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+      <c r="G22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n"/>
+      <c r="B23" s="2" t="n"/>
+      <c r="C23" s="2" t="n"/>
+      <c r="D23" s="2" t="n"/>
+      <c r="E23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+      <c r="G23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n"/>
+      <c r="B24" s="2" t="n"/>
+      <c r="C24" s="2" t="n"/>
+      <c r="D24" s="2" t="n"/>
+      <c r="E24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+      <c r="G24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n"/>
+      <c r="B25" s="2" t="n"/>
+      <c r="C25" s="2" t="n"/>
+      <c r="D25" s="2" t="n"/>
+      <c r="E25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+      <c r="G25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n"/>
+      <c r="B26" s="2" t="n"/>
+      <c r="C26" s="2" t="n"/>
+      <c r="D26" s="2" t="n"/>
+      <c r="E26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+      <c r="G26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n"/>
+      <c r="B27" s="2" t="n"/>
+      <c r="C27" s="2" t="n"/>
+      <c r="D27" s="2" t="n"/>
+      <c r="E27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+      <c r="G27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n"/>
+      <c r="B28" s="2" t="n"/>
+      <c r="C28" s="2" t="n"/>
+      <c r="D28" s="2" t="n"/>
+      <c r="E28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+      <c r="G28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n"/>
+      <c r="B29" s="2" t="n"/>
+      <c r="C29" s="2" t="n"/>
+      <c r="D29" s="2" t="n"/>
+      <c r="E29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+      <c r="G29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n"/>
+      <c r="B30" s="2" t="n"/>
+      <c r="C30" s="2" t="n"/>
+      <c r="D30" s="2" t="n"/>
+      <c r="E30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+      <c r="G30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n"/>
+      <c r="B31" s="2" t="n"/>
+      <c r="C31" s="2" t="n"/>
+      <c r="D31" s="2" t="n"/>
+      <c r="E31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+      <c r="G31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n"/>
+      <c r="B32" s="2" t="n"/>
+      <c r="C32" s="2" t="n"/>
+      <c r="D32" s="2" t="n"/>
+      <c r="E32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+      <c r="G32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n"/>
+      <c r="B33" s="2" t="n"/>
+      <c r="C33" s="2" t="n"/>
+      <c r="D33" s="2" t="n"/>
+      <c r="E33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+      <c r="G33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n"/>
+      <c r="B34" s="2" t="n"/>
+      <c r="C34" s="2" t="n"/>
+      <c r="D34" s="2" t="n"/>
+      <c r="E34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+      <c r="G34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n"/>
+      <c r="B35" s="2" t="n"/>
+      <c r="C35" s="2" t="n"/>
+      <c r="D35" s="2" t="n"/>
+      <c r="E35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+      <c r="G35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n"/>
+      <c r="B36" s="2" t="n"/>
+      <c r="C36" s="2" t="n"/>
+      <c r="D36" s="2" t="n"/>
+      <c r="E36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+      <c r="G36" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...21 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...3 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>